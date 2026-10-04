--- v0 (2026-08-06)
+++ v1 (2026-10-04)
@@ -63,51 +63,51 @@
   <si>
     <t>5 Year Budget</t>
   </si>
   <si>
     <t>As of</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>NER unit</t>
   </si>
   <si>
     <t>annual_total</t>
   </si>
   <si>
     <t>Snapshot ingested</t>
   </si>
   <si>
     <t>2026-06-09T12:25:31.657037+00:00</t>
   </si>
   <si>
     <t>Generated</t>
   </si>
   <si>
-    <t>2026-08-06T21:07:48.894Z</t>
+    <t>2026-10-04T21:24:25.624Z</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Legend</t>
   </si>
   <si>
     <t>Blue = Yardi-sourced · Yellow = analyst overlay · Black = formula · Orange row = net-new spec deal</t>
   </si>
   <si>
     <t>Suite</t>
   </si>
   <si>
     <t>Tenant</t>
   </si>
   <si>
     <t>Vacant</t>
   </si>
   <si>
     <t>SqFt</t>
   </si>
   <si>
     <t>Lease Signed</t>
   </si>