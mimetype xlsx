--- v0 (2026-08-06)
+++ v1 (2026-10-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="MarketRates" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4805" uniqueCount="615">
   <si>
     <t>Property: 369 Pine (p000301 )</t>
   </si>
   <si>
     <t>Report Date: 2025-01-01</t>
   </si>
   <si>
-    <t>Generated: 2026-08-06T21:08:59.662Z · Swig Leasing Bridge round-trip</t>
+    <t>Generated: 2026-10-04T21:23:57.074Z · Swig Leasing Bridge round-trip</t>
   </si>
   <si>
     <t>Property</t>
   </si>
   <si>
     <t>Space</t>
   </si>
   <si>
     <t>Space Id</t>
   </si>
   <si>
     <t>MLA Display Type Id</t>
   </si>
   <si>
     <t>Iteration</t>
   </si>
   <si>
     <t>Original Start Date</t>
   </si>
   <si>
     <t>Override Start Date</t>
   </si>
   <si>
     <t>Original Lease Term</t>
   </si>