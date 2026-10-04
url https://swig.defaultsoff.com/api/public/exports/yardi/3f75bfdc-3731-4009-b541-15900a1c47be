--- v0 (2026-08-07)
+++ v1 (2026-10-04)
@@ -25,51 +25,51 @@
   <sheets>
     <sheet sheetId="1" name="LeaseStatusReport" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="80">
   <si>
     <t>Lease Status Report</t>
   </si>
   <si>
     <t>Property: 369 Pine (p000301 )</t>
   </si>
   <si>
     <t xml:space="preserve">Book: </t>
   </si>
   <si>
     <t xml:space="preserve">Start Date: </t>
   </si>
   <si>
     <t>Risk Date: 2026-06-02</t>
   </si>
   <si>
-    <t>Report Date: 8/7/2026</t>
+    <t>Report Date: 10/4/2026</t>
   </si>
   <si>
     <t>Archive Inclusion Type: None</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Risk</t>
   </si>
   <si>
     <t>Space</t>
   </si>
   <si>
     <t>Space Area</t>
   </si>
   <si>
     <t>New Space Created</t>
   </si>
   <si>
     <t>Lease</t>
   </si>